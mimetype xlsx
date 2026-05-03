--- v0 (2026-01-28)
+++ v1 (2026-05-03)
@@ -54,384 +54,384 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDI</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>TOINHO CABRAL</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_no_01_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_no_01_2023.pdf</t>
   </si>
   <si>
     <t>enviar a esta casa projeto de lei com reajuste do quadro do Magistério.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_no_02_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_no_02_2023.pdf</t>
   </si>
   <si>
     <t>Implantar internet gratuita na praça no centro de nossa cidade.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ANCELMO DE OLHOS D'ÁGUA</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no_03_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no_03_2023.pdf</t>
   </si>
   <si>
     <t>Implantação do nome da praça do moto taxi</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no_04_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no_04_2023.pdf</t>
   </si>
   <si>
     <t>Recuperação dos letreiros das entradas da nossa cidade.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>BIANO</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no_05_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no_05_2023.pdf</t>
   </si>
   <si>
     <t>Adequação da estrada com inicio próximo com a residência do senhor Zé de nuca até o mirante</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no_06_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no_06_2023.pdf</t>
   </si>
   <si>
     <t>Adequação da ladeira do sítio Paquivira</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_no_07_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_no_07_2023.pdf</t>
   </si>
   <si>
     <t>Adequação da ladeira de Água Pabas e comunidade.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_no_08_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_no_08_2023.pdf</t>
   </si>
   <si>
     <t>Adequação da estrada do sítio Jatobá.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no_09_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no_09_2023.pdf</t>
   </si>
   <si>
     <t>Adequação das estrada do Sítio Brejinho</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>JOSINALVA LINS</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no_10_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no_10_2023.pdf</t>
   </si>
   <si>
     <t>Capacitação em cursos de Noções Básicas em Primeiros Socorros a Professores e Funcionários de Escolas Públicas Municipais e Estaduais.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>AYLTON CESAR BEIJINHA</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no_11_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no_11_2023.pdf</t>
   </si>
   <si>
     <t>Empiçarramento da estrada que liga a cidade de Natuba/PB até a comunidade de Tipi.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no_12_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no_12_2023.pdf</t>
   </si>
   <si>
     <t>12/2023</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_13_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_13_2023.pdf</t>
   </si>
   <si>
     <t>13/2023</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_no_14_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_no_14_2023.pdf</t>
   </si>
   <si>
     <t>Instalação de Câmeras de Monitoramento e Dectetores de Metais nas Escolas Municipais</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_15_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_15_2023.pdf</t>
   </si>
   <si>
     <t>Construção de uma garagem coberta e reforma do Antigo Prédio do Matadouro Público do Distrito do Pirauá.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no_16_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no_16_2023.pdf</t>
   </si>
   <si>
     <t>Conceder reajuste salarial para os motoristas da prefeitura, no percentual de 52% ao sálario vigente</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no_17_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no_17_2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de uniformes para o futebol amador do município de natuba.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no_18_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no_18_2023.pdf</t>
   </si>
   <si>
     <t>Poder Executivo disponibilize (contrate) um local para fornecer refeição para os motoristas e pacientes natubenses nas cidades de Campina e João Pessoa.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no_19_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no_19_2023.pdf</t>
   </si>
   <si>
     <t>A implantação e distribuição de rede de água na Rua Nova Vida e Agrovila do Riacho, comunidade do municipio de Natuba - PB.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no_20_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no_20_2023.pdf</t>
   </si>
   <si>
     <t>instalar internet gratuita na praça pública da nossa cidade.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/1/requerimento_no_01_2023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/1/requerimento_no_01_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação urgente do cemitério local, tendo em vista a existência de um terreno baldio inutilizado aos fundos.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_do_executivo_no_01-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_do_executivo_no_01-23.pdf</t>
   </si>
   <si>
     <t>FIXA O SALARIO MINIMO PARA OS SERVIDORES DO MUNICIPIO DE NATUBA-PB PARA O EXERCICIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/30/loa_2024_.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/30/loa_2024_.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes para elaboração e execução da Lei Orçamentária para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_do_executivo_no_05-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_do_executivo_no_05-23.pdf</t>
   </si>
   <si>
     <t>FIXA O NOVO SALÁRIO MINIMO PARA OS SERVIDORES PUBLICOS DO MUNICIPIO DE NATUBA-PB,A PARTIR DOS MÊS DE MAIO DO CORRENTE ANO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_do_executivo_no_07-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_do_executivo_no_07-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PARCELA DE COMPLEMENTAÇÃO DE VENCIMENTO AOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS, INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_no_01-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_no_01-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REAJUSTE SALARIAL A TODOS OS SERVIDORES DA CÂMARA MUNICIPAL DE NATUBA-PB PARA ADEQUAR O SALÁRIO-MÍNIMO NACIONAL E DÁ AS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>CELIA DE NOEL</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/</t>
+    <t>http://sapl.natuba.pb.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO BENEMÉRITO DO MUNICIPIO DE NATUBA-PB, AO SR. VALDERY NUNES BERNARDINO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_03-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_03-23.pdf</t>
   </si>
   <si>
     <t>DÁ O NOMES DA PRAÇA DOS MOTO TÁXI SR. MANOEL FELIX DA ROCHA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_no_04-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_no_04-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃ NATUBENSE AO DR. KLAVYSON MAGNO FREIRE TOMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_05-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_05-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO BENEMÉRITO DO MUNICÍPIO DE NATUBA-PB AO SR. ANTONIO FRANCO DA SILVA.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_06-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_06-23.pdf</t>
   </si>
   <si>
     <t>REAJUSTE O VENCIMENTO BASE DOS CARGOS EFETIVOS E COMISSIONADOS DA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE NATUBA-PB, PARA ADEQUÁ-LO AO NOVO SALÁRIO-MÍNIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_07-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_07-23.pdf</t>
   </si>
   <si>
     <t>DENOMINA A "FILARMÔNICA 29 DE NOVEMBRO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_08-23.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_08-23.pdf</t>
   </si>
   <si>
     <t>DENOMINA "RUA JOÃO FRANCISCO DA SILVA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/22/proj._res._no_0012023.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/22/proj._res._no_0012023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 94 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL PARA DISCIPLINAR O DIA DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -738,68 +738,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_no_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_no_02_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no_03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no_06_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_no_07_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_no_08_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no_12_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_13_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_no_14_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_15_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no_16_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no_17_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/1/requerimento_no_01_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_do_executivo_no_01-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/30/loa_2024_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_do_executivo_no_05-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_do_executivo_no_07-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_no_01-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_03-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_no_04-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_05-23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_06-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_07-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_08-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/22/proj._res._no_0012023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_no_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_no_02_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_no_03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_no_04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_no_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_no_06_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_no_07_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_no_08_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_no_09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_no_10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_no_12_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_no_13_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_no_14_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_no_15_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_no_16_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_no_17_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_no_18_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_no_19_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_no_20_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/1/requerimento_no_01_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_do_executivo_no_01-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/30/loa_2024_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_do_executivo_no_05-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_do_executivo_no_07-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_no_01-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_no_03-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_no_04-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_05-23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_06-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_07-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_08-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2023/22/proj._res._no_0012023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>