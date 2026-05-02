--- v0 (2026-01-27)
+++ v1 (2026-05-02)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>AYLTON CESAR BEIJINHA</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/25/rquerimento_1.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/25/rquerimento_1.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DO DISTRITO DO COSTA DE PIRAUÁ</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/26/rquerimento_2.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/26/rquerimento_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CONCEDENDO REAJUSTE SALARIAL PARA OS CONSELHEIROS TUTELARES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/27/rquerimento_4.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/27/rquerimento_4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CONCEDENDO UM AUXILIO FINANCEIRO MUSICAL PARA OS COMPONENTES DA BANDA FILA HARMÔNICA 29 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/28/rquerimento_5.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/28/rquerimento_5.pdf</t>
   </si>
   <si>
     <t>REALIZADA UMA REVITALIZAÇÃO NA PRAÇA DO MIRANTE DO CRUZEIRO, VISTO QUE A DEVIDA VEM DETERIORANDO PAULATINAMENTE, POR CONSEQUENCIA DA FALTA DE CONSERVAÇÃO, E CONSIDERANDO AS REIVINDICAÇÕES DOS USUARIOS E MUNÍCIPES QUE FREQUENTAM A ÁREA TURÍSTICA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JOSINALVA LINS</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/29/rquerimento_6.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/29/rquerimento_6.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR UM "PROJETO DE LEI" A ESTA CASA LEGISLATIVA CRIANDO OFICIALMENTE UM PROGRAMA MUNICIPAL DE DISTRIBUIÇÃO DE SOPA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_01-21.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_01-21.pdf</t>
   </si>
   <si>
     <t>FIXA O SALÁRIO MINIMO PARA OS SERVIDORES PÚBLICOS DO MUNICIPIO DE NATUBA-PB PARA O EXERCICIO FINANCEIRO DE 2022 E DÁ OURAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_do_executivo_no_02-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_do_executivo_no_02-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAUSTE DE REMUNERAÇÃO DOS SERVIDORES DO MAGISTERIO PÚBLICO MUNICIPAL DE NATUBA-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_do_executivo_no_03-22_loa.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_do_executivo_no_03-22_loa.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_do_executivo_no_04-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_do_executivo_no_04-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PUBLICO MUNICIPAL A CONCEDER PREMIAÇÃO NA 6° TAÇA CIDADE DE FUTEBOL DO MUNICIPIO DE NATUBA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_do_executivo_no_05-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_do_executivo_no_05-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER PERMUTA DE IMÓVEL TERRENO DA ADMINISTRAÇÃO PUBLICA MUNICIPAL, PO IÓVEL DE PROPRIEDADE PARTICULAR, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_do_executivo_no_06-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_do_executivo_no_06-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÁS EDEMIAS DO QUADRO PESSOAS DO MUNICIPIO DE NATUBA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_do_executivo_no_07-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_do_executivo_no_07-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_do_executivo_no_08-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_do_executivo_no_08-22.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 565/2014 NO SEU ANEXO VII, NA FORMA EM QUE SE ENCONTRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_do_executivo_no_09-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_do_executivo_no_09-22.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE NATUBA, PARA O EXERCICIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_do_executivo_no_10-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_do_executivo_no_10-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PUBLICO MUNICIPAL A CONCEDER PREMIAÇÃO NO 1° CAMPEONATO NATUBENSE DE FUTSAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/64/projeto_de_lei_do_executivo_no_11-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/64/projeto_de_lei_do_executivo_no_11-22.pdf</t>
   </si>
   <si>
     <t>ALTERA DO DISPOSTO NO ARTIGO 8° DA LEI N° 629/2019 DE 12 DE ABRIL DE 2019- NO QUAL DISPÕE SOBRE POLITICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLECENTE DE ACORDO COM A LEI FEDERAL N° 13.824 DE 09 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_do_executivo_no_12-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_do_executivo_no_12-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, ATRIBUIÇÕES E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIENCIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_do_executivo_no_13-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_do_executivo_no_13-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "FAMILIA ACOLHEDORA" QUE VISA O ACOLHIMENTO PROVISÓRIO DE CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_do_executivo_no_14-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_do_executivo_no_14-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_no_01-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_no_01-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO MULHER DESTAQUE NO MUNICÍPIO DE NATUBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_02-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_02-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAL DO MUNICIPIO DE NATUBA-PB A SEMANA MUNICIPAL DE EDUCAÇÃO DÍSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_03-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_03-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REAJUSTE SALARIAL A TODOS OS SERVIDORES DA CÂMARA MUNICIPAL DE NATUBA-PB PARA ADEQUAR AO SALÁRIO MÍNIMONACIONAL E DÁ OUTRASNPROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_04-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_04-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEUQÇÃO DO VENCIMENTO BÁSICO DOS SERVIDORES OCUPANTES DE CARGOS PÚBLICOS, EFETIVOS E COMISSIONADOS, DA CÂMARA MUNICIPAL DE NATUBAE DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_05-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_05-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FEIRA CULTURAL, ARTÍSTICA E GASTRONÔMICA NO MUNICÍPIO DE NATUBA-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_06-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_06-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TIYULO DE CIDADÃO BENEMÉRITO DO MUNICIPIO DE NATUBA-PB AO SR. EDIMIR ANDRADE PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>TOINHO CABRAL</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_07-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_07-22.pdf</t>
   </si>
   <si>
     <t>CRIA O "PROGRAMA RECUPERAR" DE RECUPERAÇÃO DE FORTALECIMENTO DA APRENDIZAGEM NAS ESCOLAS DE ENSINO FUNDAMENTAL DA REDE DE ENSINO MUNICIPAL DE NATUBA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_08-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_08-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA JUVENTUDE  NO ÂMBITO DO MUNICIPIO DE NATUBA-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>ADRIANA DA SAUDE</t>
   </si>
   <si>
-    <t>https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_no_09-22.pdf</t>
+    <t>http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_no_09-22.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DA PRAÇA NOSSA SENHORA DA CONCEIÇÃO AO ESPAÇO PÚBLICO ATUALMENTE SEM DENOMINAÇÃO OFICIAL EM NOSSO MUNICIPIO E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,68 +708,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/25/rquerimento_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/26/rquerimento_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/27/rquerimento_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/28/rquerimento_5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/29/rquerimento_6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_01-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_do_executivo_no_02-22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_do_executivo_no_03-22_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_do_executivo_no_04-22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_do_executivo_no_05-22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_do_executivo_no_06-22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_do_executivo_no_07-22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_do_executivo_no_08-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_do_executivo_no_09-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_do_executivo_no_10-22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/64/projeto_de_lei_do_executivo_no_11-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_do_executivo_no_12-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_do_executivo_no_13-22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_do_executivo_no_14-22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_no_01-22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_02-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_03-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_04-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_05-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_06-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_07-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_08-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_no_09-22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/25/rquerimento_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/26/rquerimento_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/27/rquerimento_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/28/rquerimento_5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/29/rquerimento_6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_no_01-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_do_executivo_no_02-22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_do_executivo_no_03-22_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_do_executivo_no_04-22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_do_executivo_no_05-22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_do_executivo_no_06-22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_do_executivo_no_07-22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_do_executivo_no_08-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_do_executivo_no_09-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/63/projeto_de_lei_do_executivo_no_10-22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/64/projeto_de_lei_do_executivo_no_11-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_do_executivo_no_12-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_de_lei_do_executivo_no_13-22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_do_executivo_no_14-22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_no_01-22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_no_02-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_no_03-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_no_04-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_no_05-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/44/projeto_de_lei_no_06-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_no_07-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_no_08-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.natuba.pb.leg.br/media/sapl/public/materialegislativa/2022/50/projeto_de_lei_no_09-22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>